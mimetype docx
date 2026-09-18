--- v0 (2026-07-21)
+++ v1 (2026-09-18)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7828FC96" w14:textId="77777777" w:rsidR="006A66D6" w:rsidRDefault="006A66D6" w:rsidP="006A66D6">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5904B08C" wp14:editId="0E47DDBD">
             <wp:extent cx="2501900" cy="793872"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="825454613" name="Picture 825454613" descr="Logo, company name&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="Logo, company name&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="screen">
+                    <a:blip r:embed="rId10" cstate="screen">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2514234" cy="797786"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -252,55 +252,55 @@
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52F53FFC" wp14:editId="131E58F8">
             <wp:extent cx="3022600" cy="2237722"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="590824927" name="Picture 1" descr="A person in a reflective vest holding a computer&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="590824927" name="Picture 1" descr="A person in a reflective vest holding a computer&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId8" cstate="screen">
+                    <a:blip r:embed="rId11" cstate="screen">
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                            <a14:imgLayer r:embed="rId9">
+                            <a14:imgLayer r:embed="rId12">
                               <a14:imgEffect>
                                 <a14:sharpenSoften amount="2000"/>
                               </a14:imgEffect>
                               <a14:imgEffect>
                                 <a14:brightnessContrast bright="16000" contrast="-20000"/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3029703" cy="2242980"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -335,51 +335,51 @@
       <w:r w:rsidR="00F35C8E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F35C8E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1991793A" wp14:editId="6508868A">
             <wp:extent cx="2870200" cy="2231431"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
             <wp:docPr id="346407569" name="Picture 2" descr="A building with a metal structure&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="346407569" name="Picture 2" descr="A building with a metal structure&#10;&#10;Description automatically generated with medium confidence"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId10" cstate="screen">
+                    <a:blip r:embed="rId13" cstate="screen">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2920738" cy="2270722"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
@@ -495,61 +495,61 @@
       <w:r w:rsidR="003F7A18">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C312F2">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="003F7A18">
         <w:t xml:space="preserve">n 2022 Rebound </w:t>
       </w:r>
       <w:r w:rsidR="00114AB1">
         <w:t>demonstrated the</w:t>
       </w:r>
       <w:r w:rsidR="00DC1D63">
         <w:t xml:space="preserve"> moisture control and thermal agility</w:t>
       </w:r>
       <w:r w:rsidR="003F7A18">
         <w:t xml:space="preserve"> benefits</w:t>
       </w:r>
       <w:r w:rsidR="00C312F2">
         <w:t xml:space="preserve"> of FPS</w:t>
       </w:r>
       <w:r w:rsidR="00DC1D63">
         <w:t xml:space="preserve"> cycles </w:t>
       </w:r>
       <w:r w:rsidR="003F7A18">
-        <w:t>during more than 2000 hours of factory acceptance testing of its commercial-</w:t>
+        <w:t>during more than 2000 hours of factory acceptance testing of its commercial-scale</w:t>
+      </w:r>
+      <w:r w:rsidR="00281DEF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7A18">
+        <w:t xml:space="preserve">equipment. Rebound is now in </w:t>
       </w:r>
       <w:r w:rsidR="003F7A18">
         <w:lastRenderedPageBreak/>
-        <w:t>scale</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">equipment. Rebound is now in its third iteration of the full-scale equipment, preparing for volume manufacturing, and seeking investment for growth. </w:t>
+        <w:t xml:space="preserve">its third iteration of the full-scale equipment, preparing for volume manufacturing, and seeking investment for growth. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67FA1035" w14:textId="01E2EE08" w:rsidR="003F7A18" w:rsidRDefault="003F7A18" w:rsidP="00843E74">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79D267FE" w14:textId="1CFE5517" w:rsidR="00281DEF" w:rsidRPr="00281DEF" w:rsidRDefault="00281DEF" w:rsidP="00843E74">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>COMMERCIALIZATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53283D34" w14:textId="08B7B6AF" w:rsidR="00843E74" w:rsidRDefault="00843E74" w:rsidP="00843E74">
       <w:pPr>
@@ -598,51 +598,59 @@
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t>00kW of cooling</w:t>
       </w:r>
       <w:r w:rsidR="00C312F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC1D63">
         <w:t xml:space="preserve">capacity </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">while simultaneously managing moisture levels throughout the facility and helping avoid peak energy rates. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79352D66" w14:textId="081BA08A" w:rsidR="00051EB3" w:rsidRDefault="00051EB3" w:rsidP="00843E74">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="558E9C7E" w14:textId="65465925" w:rsidR="0003688F" w:rsidRDefault="0003688F" w:rsidP="0003688F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">During the 2023 testing period the FPS system hit all technical objectives and Lineage Logistics has signed a </w:t>
+        <w:t xml:space="preserve">During the 2023 testing period the FPS system hit all technical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and Lineage Logistics has signed a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>5 unit</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> LOI to begin rolling out IcePoint units throughout its portfolio of hundreds of facilities. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019B334E" w14:textId="77777777" w:rsidR="0003688F" w:rsidRDefault="0003688F" w:rsidP="0003688F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="776411E9" w14:textId="7C745608" w:rsidR="0003688F" w:rsidRDefault="0003688F" w:rsidP="0003688F">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For more information, see Rebound’s Greeley Impact White Paper. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52FF4427" w14:textId="77777777" w:rsidR="00051EB3" w:rsidRDefault="00051EB3" w:rsidP="00D9162A">
       <w:pPr>
@@ -1091,79 +1099,79 @@
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Chemical Separations Group Lead, Idaho National Lab</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6799FDE3" w14:textId="430AC676" w:rsidR="007C4A57" w:rsidRDefault="007C4A57" w:rsidP="00D9162A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F656371" w14:textId="401AA445" w:rsidR="00843E74" w:rsidRDefault="00843E74" w:rsidP="00843E74">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The first patent for this cycle was issued to Rebound in 2016. Rebound has </w:t>
       </w:r>
       <w:r w:rsidR="00354025">
         <w:t>been granted</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 25 total patents covering the cycle, the cycle’s components, controls, and applications</w:t>
       </w:r>
       <w:r w:rsidR="00354025">
         <w:t xml:space="preserve"> with many more in process</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E509BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40DB7B5B" w14:textId="7A09647C" w:rsidR="00843E74" w:rsidRDefault="00843E74" w:rsidP="00843E74">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="696E8FF0" w14:textId="15E95AB0" w:rsidR="00843E74" w:rsidRDefault="00E509BF" w:rsidP="00843E74">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Lilley and Prasher confirmed, in unequivocal terms, that the FPS architecture invented and patented by Rebound</w:t>
       </w:r>
       <w:r w:rsidR="003F7A18">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Technologies has fundamental advantages over vapor compression systems. Fortunately, we need not wait for a nascent FPS system to reach commercial readiness</w:t>
       </w:r>
       <w:r w:rsidR="0003688F">
         <w:t xml:space="preserve">: Rebound is already at full industrial scale with a paying customer rolling out product. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBF3862" w14:textId="77777777" w:rsidR="00281DEF" w:rsidRDefault="00281DEF" w:rsidP="00843E74">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A7C5841" w14:textId="50D664A0" w:rsidR="00E56B2A" w:rsidRDefault="00281DEF" w:rsidP="004A20E2">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1241,51 +1249,51 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FA7D4F9" wp14:editId="02A3E804">
             <wp:extent cx="4811516" cy="3168202"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="508" name="Picture 508" descr="Diagram&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="508" name="Picture 508" descr="Diagram&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId11" cstate="screen">
+                    <a:blip r:embed="rId14" cstate="screen">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5173054" cy="3406261"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
@@ -1472,51 +1480,55 @@
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>Since its inception in 2012, Rebound has been advocating that FPS cycles offer fundamental thermodynamic</w:t>
       </w:r>
       <w:r w:rsidR="00120950">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="001B1EA1">
         <w:t xml:space="preserve"> first cost</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> benefits over existing systems.</w:t>
       </w:r>
       <w:r w:rsidR="00120950">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Lill</w:t>
       </w:r>
       <w:r w:rsidR="00034C62">
         <w:t>e</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">y and Prasher independently confirmed many of these benefits including significant entropic variation, large temperature lift potential, and high baseline efficiency values. While these properties have fueled the scientific development of the FPS cycle architecture, the benefits do not stop there. </w:t>
+        <w:t xml:space="preserve">y and Prasher independently confirmed many of these benefits including significant entropic variation, large temperature lift </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">potential, and high baseline efficiency values. While these properties have fueled the scientific development of the FPS cycle architecture, the benefits do not stop there. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37EE3240" w14:textId="3BBB93E1" w:rsidR="00D9162A" w:rsidRDefault="00D9162A" w:rsidP="00DB0D03">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2624F3A2" w14:textId="000AE11D" w:rsidR="00D9162A" w:rsidRDefault="00D9162A" w:rsidP="00DB0D03">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9162A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SUPERIOR MOISTURE CONTROL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="712C47CA" w14:textId="4ACB001A" w:rsidR="007968F5" w:rsidRDefault="00D9162A" w:rsidP="00DB0D03">
       <w:pPr>
@@ -1548,51 +1560,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="155F1E55" wp14:editId="4B4A7629">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-502527</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>222867</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6939280" cy="2575560"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="74" name="Picture 74"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="74" name="Picture 74"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="screen">
+                    <a:blip r:embed="rId15" cstate="screen">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6939280" cy="2575560"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -1692,55 +1704,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>THERMAL AGILITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64AFD320" w14:textId="2029F995" w:rsidR="00D9162A" w:rsidRDefault="00D9162A" w:rsidP="00401183">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>Many FPS cycles</w:t>
       </w:r>
       <w:r w:rsidR="00C01F7E">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> including the IcePoint system and the system studied by Lill</w:t>
       </w:r>
       <w:r w:rsidR="00034C62">
         <w:t>e</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">y and Prasher, use readily storable refrigerants because they are ambient pressure liquids and solids. This means that the cooling provided by the cycle can be stored to minimize </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">utility costs and improve facility operations. This </w:t>
+        <w:t xml:space="preserve">y and Prasher, use readily storable refrigerants because they are ambient pressure liquids and solids. This means that the cooling provided by the cycle can be stored to minimize utility costs and improve facility operations. This </w:t>
       </w:r>
       <w:r w:rsidR="00E551F0">
         <w:t>benefit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which Rebound has </w:t>
       </w:r>
       <w:r w:rsidR="00E551F0">
         <w:t xml:space="preserve">named </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Thermal Agility, </w:t>
       </w:r>
       <w:r w:rsidR="00E551F0">
         <w:t>offers various improvements over incumbent tech</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05588513" w14:textId="77777777" w:rsidR="00286C38" w:rsidRDefault="00286C38" w:rsidP="00401183">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
@@ -1749,50 +1757,51 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Agility can be used to avoid peak rates: For many industrial customers most of their utility costs are incurred during peak periods. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08068F39" w14:textId="77777777" w:rsidR="00286C38" w:rsidRDefault="00286C38" w:rsidP="00286C38">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E52A513" w14:textId="7EB12989" w:rsidR="00D9162A" w:rsidRDefault="00D9162A" w:rsidP="00D9162A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Agility can be used to increase operational efficiency by removing thermal bottlenecks around product freezing (blast or continuous), washdown recovery, line outages, or logistic</w:t>
       </w:r>
       <w:r w:rsidR="00C01F7E">
         <w:t>al</w:t>
       </w:r>
       <w:r w:rsidR="00E551F0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C01F7E">
         <w:t>bottlenecks</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9376EF" w14:textId="77777777" w:rsidR="00286C38" w:rsidRDefault="00286C38" w:rsidP="00286C38">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C32DE16" w14:textId="5B146F4D" w:rsidR="00FB1A5B" w:rsidRDefault="00D9162A" w:rsidP="00D9162A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
@@ -1818,51 +1827,51 @@
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53B37A3D" wp14:editId="1599E09C">
             <wp:extent cx="5943600" cy="3248660"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="3" name="Picture 3" descr="Chart, histogram&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3" descr="Chart, histogram&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="screen">
+                    <a:blip r:embed="rId16" cstate="screen">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3248660"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -1973,146 +1982,147 @@
         <w:t xml:space="preserve">variable </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">portion </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9162A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(purple) while VC provides the baseload (grey). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7042EE" w14:textId="7AF10BBA" w:rsidR="00E509BF" w:rsidRDefault="00E509BF" w:rsidP="00E509BF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E509BF" w:rsidSect="002C55CF">
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="144" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21EAFE9F" w14:textId="77777777" w:rsidR="002C55CF" w:rsidRPr="00497A4D" w:rsidRDefault="002C55CF" w:rsidP="00E56B2A">
+    <w:p w14:paraId="5521D246" w14:textId="77777777" w:rsidR="00AF7B70" w:rsidRPr="00497A4D" w:rsidRDefault="00AF7B70" w:rsidP="00E56B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="073DEE60" w14:textId="77777777" w:rsidR="002C55CF" w:rsidRPr="00497A4D" w:rsidRDefault="002C55CF" w:rsidP="00E56B2A">
+    <w:p w14:paraId="67335B51" w14:textId="77777777" w:rsidR="00AF7B70" w:rsidRPr="00497A4D" w:rsidRDefault="00AF7B70" w:rsidP="00E56B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Reader">
-    <w:panose1 w:val="02000503000000020004"/>
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-158086868"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1669238322"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
           <w:p w14:paraId="23750A84" w14:textId="6BD4027F" w:rsidR="00675F8C" w:rsidRDefault="00675F8C" w:rsidP="00775483">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02BCB9B9" w14:textId="51EDA336" w:rsidR="00F70F6C" w:rsidRPr="00E62639" w:rsidRDefault="00E62639" w:rsidP="00E62639">
             <w:pPr>
@@ -2310,94 +2320,94 @@
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                                                        </w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1D2DB0BF" w14:textId="77777777" w:rsidR="00C2354A" w:rsidRPr="00AB166E" w:rsidRDefault="00C2354A" w:rsidP="00F70F6C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="center" w:pos="4500"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="411EDA1F" w14:textId="77777777" w:rsidR="002C55CF" w:rsidRPr="00497A4D" w:rsidRDefault="002C55CF" w:rsidP="00E56B2A">
+    <w:p w14:paraId="5425D655" w14:textId="77777777" w:rsidR="00AF7B70" w:rsidRPr="00497A4D" w:rsidRDefault="00AF7B70" w:rsidP="00E56B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14A54452" w14:textId="77777777" w:rsidR="002C55CF" w:rsidRPr="00497A4D" w:rsidRDefault="002C55CF" w:rsidP="00E56B2A">
+    <w:p w14:paraId="6B3F9EF1" w14:textId="77777777" w:rsidR="00AF7B70" w:rsidRPr="00497A4D" w:rsidRDefault="00AF7B70" w:rsidP="00E56B2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="261C0DD6" w14:textId="52CD3E6A" w:rsidR="00C2354A" w:rsidRPr="00AB166E" w:rsidRDefault="00C2354A" w:rsidP="00BF7E01">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="-3240"/>
         <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
       <w:ind w:right="-720"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="019E2EA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A1048EE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6056,52 +6066,52 @@
   <w:num w:numId="30" w16cid:durableId="1890677771">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="296496190">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="716588628">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="208305608">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="278151890">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1137450620">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1032196370">
     <w:abstractNumId w:val="35"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="132"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="190"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -6184,50 +6194,51 @@
     <w:rsid w:val="00276183"/>
     <w:rsid w:val="00276A2E"/>
     <w:rsid w:val="002776CC"/>
     <w:rsid w:val="00281DEF"/>
     <w:rsid w:val="0028567B"/>
     <w:rsid w:val="00286C38"/>
     <w:rsid w:val="0029020D"/>
     <w:rsid w:val="002948ED"/>
     <w:rsid w:val="002A05FB"/>
     <w:rsid w:val="002A2B3B"/>
     <w:rsid w:val="002C2E91"/>
     <w:rsid w:val="002C55CF"/>
     <w:rsid w:val="002D4368"/>
     <w:rsid w:val="002E07E7"/>
     <w:rsid w:val="002E1AA4"/>
     <w:rsid w:val="002E490B"/>
     <w:rsid w:val="002E49FE"/>
     <w:rsid w:val="002E7B11"/>
     <w:rsid w:val="003212C0"/>
     <w:rsid w:val="00323F1D"/>
     <w:rsid w:val="003267E8"/>
     <w:rsid w:val="00340E9C"/>
     <w:rsid w:val="00353773"/>
     <w:rsid w:val="00354025"/>
     <w:rsid w:val="00354FD8"/>
+    <w:rsid w:val="00355A2E"/>
     <w:rsid w:val="00355D90"/>
     <w:rsid w:val="00373591"/>
     <w:rsid w:val="003742D5"/>
     <w:rsid w:val="00387176"/>
     <w:rsid w:val="003B5E38"/>
     <w:rsid w:val="003C49EC"/>
     <w:rsid w:val="003D5737"/>
     <w:rsid w:val="003D77FF"/>
     <w:rsid w:val="003F5D27"/>
     <w:rsid w:val="003F7A18"/>
     <w:rsid w:val="004001E4"/>
     <w:rsid w:val="00401183"/>
     <w:rsid w:val="00407BEA"/>
     <w:rsid w:val="00412948"/>
     <w:rsid w:val="00413D62"/>
     <w:rsid w:val="00413DE5"/>
     <w:rsid w:val="00417A65"/>
     <w:rsid w:val="004223CF"/>
     <w:rsid w:val="00423CCA"/>
     <w:rsid w:val="00425903"/>
     <w:rsid w:val="00440820"/>
     <w:rsid w:val="004429E1"/>
     <w:rsid w:val="00444D6A"/>
     <w:rsid w:val="00450569"/>
     <w:rsid w:val="0045192F"/>
@@ -6286,88 +6297,90 @@
     <w:rsid w:val="0075755B"/>
     <w:rsid w:val="00775483"/>
     <w:rsid w:val="0077620C"/>
     <w:rsid w:val="007968F5"/>
     <w:rsid w:val="007C2B2D"/>
     <w:rsid w:val="007C4A57"/>
     <w:rsid w:val="007C6A5E"/>
     <w:rsid w:val="007E1EF4"/>
     <w:rsid w:val="007F2AB6"/>
     <w:rsid w:val="008118E6"/>
     <w:rsid w:val="00824718"/>
     <w:rsid w:val="0082518B"/>
     <w:rsid w:val="00825C11"/>
     <w:rsid w:val="0083241F"/>
     <w:rsid w:val="00843E74"/>
     <w:rsid w:val="00847D2B"/>
     <w:rsid w:val="0085023F"/>
     <w:rsid w:val="008554A1"/>
     <w:rsid w:val="0085566B"/>
     <w:rsid w:val="00862F68"/>
     <w:rsid w:val="008702E4"/>
     <w:rsid w:val="00875040"/>
     <w:rsid w:val="008A1C01"/>
     <w:rsid w:val="008D0283"/>
     <w:rsid w:val="008D41B8"/>
+    <w:rsid w:val="008E3E14"/>
     <w:rsid w:val="008E7C38"/>
     <w:rsid w:val="009067BB"/>
     <w:rsid w:val="00921DD5"/>
     <w:rsid w:val="009228B2"/>
     <w:rsid w:val="00932B35"/>
     <w:rsid w:val="00946C4F"/>
     <w:rsid w:val="00970349"/>
     <w:rsid w:val="00972215"/>
     <w:rsid w:val="00974CAD"/>
     <w:rsid w:val="00982AEC"/>
     <w:rsid w:val="00991A86"/>
     <w:rsid w:val="00995141"/>
     <w:rsid w:val="0099665C"/>
     <w:rsid w:val="009B2D7B"/>
     <w:rsid w:val="009C423C"/>
     <w:rsid w:val="009D532F"/>
     <w:rsid w:val="009D5B11"/>
     <w:rsid w:val="009E78EA"/>
     <w:rsid w:val="009F07DE"/>
     <w:rsid w:val="009F2F2A"/>
     <w:rsid w:val="009F4CFA"/>
     <w:rsid w:val="009F72BD"/>
     <w:rsid w:val="00A055C9"/>
     <w:rsid w:val="00A20FF6"/>
     <w:rsid w:val="00A428FF"/>
     <w:rsid w:val="00A533E1"/>
     <w:rsid w:val="00A5530A"/>
     <w:rsid w:val="00A668B5"/>
     <w:rsid w:val="00A70DFC"/>
     <w:rsid w:val="00A728DA"/>
     <w:rsid w:val="00A86732"/>
     <w:rsid w:val="00A86B1E"/>
     <w:rsid w:val="00AA0672"/>
     <w:rsid w:val="00AA45D2"/>
     <w:rsid w:val="00AB166E"/>
     <w:rsid w:val="00AB3ABF"/>
     <w:rsid w:val="00AD112C"/>
     <w:rsid w:val="00AF6F1B"/>
+    <w:rsid w:val="00AF7B70"/>
     <w:rsid w:val="00B01A78"/>
     <w:rsid w:val="00B06BD0"/>
     <w:rsid w:val="00B160B8"/>
     <w:rsid w:val="00B207DA"/>
     <w:rsid w:val="00B260E6"/>
     <w:rsid w:val="00B304DF"/>
     <w:rsid w:val="00B32609"/>
     <w:rsid w:val="00B36CE6"/>
     <w:rsid w:val="00B377E1"/>
     <w:rsid w:val="00B5297A"/>
     <w:rsid w:val="00B56AD3"/>
     <w:rsid w:val="00B626B1"/>
     <w:rsid w:val="00B65D27"/>
     <w:rsid w:val="00B7063D"/>
     <w:rsid w:val="00BA79DA"/>
     <w:rsid w:val="00BC47C3"/>
     <w:rsid w:val="00BD75F3"/>
     <w:rsid w:val="00BE5556"/>
     <w:rsid w:val="00BF6C85"/>
     <w:rsid w:val="00BF7B4A"/>
     <w:rsid w:val="00BF7E01"/>
     <w:rsid w:val="00C01F7E"/>
     <w:rsid w:val="00C02DD2"/>
     <w:rsid w:val="00C06744"/>
     <w:rsid w:val="00C06BC0"/>
@@ -6457,51 +6470,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3E7170C9"/>
   <w15:docId w15:val="{ED2CD3A0-BDD6-4E8F-9CAE-DD55F463B615}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7744,51 +7757,51 @@
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00281DEF"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00051EB3"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="18510640">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="223489322">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8104,51 +8117,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2106807236">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8407,50 +8420,59 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005A554B9AF0CBF449B1CE45B174C298C1" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bb6acdc80d95eac94251f2f5a21e4be5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4961de9c-e23c-45fe-836a-23e7ca72fa7d" xmlns:ns3="c248a350-5d92-4757-8ff2-b7e814ad949e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e1824af254ec08207eec23c294be826a" ns2:_="" ns3:_="">
     <xsd:import namespace="4961de9c-e23c-45fe-836a-23e7ca72fa7d"/>
     <xsd:import namespace="c248a350-5d92-4757-8ff2-b7e814ad949e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -8619,112 +8641,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="4961de9c-e23c-45fe-836a-23e7ca72fa7d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="c248a350-5d92-4757-8ff2-b7e814ad949e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D39CB4D-F13B-4AF2-9888-DEAB0B9A57BF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C3BB307-4A33-4DB5-956D-7533919D668D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C3BB307-4A33-4DB5-956D-7533919D668D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D39CB4D-F13B-4AF2-9888-DEAB0B9A57BF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4961de9c-e23c-45fe-836a-23e7ca72fa7d"/>
+    <ds:schemaRef ds:uri="c248a350-5d92-4757-8ff2-b7e814ad949e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9101084A-1AEC-417A-957B-811A58C91FFC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9101084A-1AEC-417A-957B-811A58C91FFC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4961de9c-e23c-45fe-836a-23e7ca72fa7d"/>
+    <ds:schemaRef ds:uri="c248a350-5d92-4757-8ff2-b7e814ad949e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1452</Words>
-  <Characters>8281</Characters>
+  <Words>1141</Words>
+  <Characters>6344</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>130</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>U.S. Department of Energy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9714</CharactersWithSpaces>
+  <CharactersWithSpaces>7471</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>dane.boysen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005A554B9AF0CBF449B1CE45B174C298C1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>6620200</vt:r8>